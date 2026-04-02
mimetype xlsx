--- v0 (2025-12-14)
+++ v1 (2026-04-02)
@@ -669,51 +669,51 @@
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2">
         <v>2</v>
       </c>
       <c r="C2">
-        <v>31.3</v>
+        <v>27.7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="G2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3">
         <v>12</v>
       </c>
       <c r="C3">
         <v>6.5</v>
       </c>
       <c r="D3" t="s">
@@ -968,97 +968,97 @@
       </c>
       <c r="C14">
         <v>11.7</v>
       </c>
       <c r="D14" t="s">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
       <c r="G14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15">
         <v>205</v>
       </c>
       <c r="C15">
-        <v>27.65</v>
+        <v>2.6</v>
       </c>
       <c r="D15" t="s">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
       <c r="G15" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16">
         <v>268</v>
       </c>
       <c r="C16">
         <v>0</v>
       </c>
       <c r="D16" t="s">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
       <c r="G16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>28</v>
       </c>
       <c r="B17">
         <v>270</v>
       </c>
       <c r="C17">
-        <v>14.25</v>
+        <v>9.65</v>
       </c>
       <c r="D17" t="s">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" t="s">
         <v>10</v>
       </c>
       <c r="G17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18">
         <v>329</v>
       </c>
       <c r="C18">
         <v>9.300000000000001</v>
       </c>
       <c r="D18" t="s">
@@ -1083,97 +1083,97 @@
       </c>
       <c r="C19">
         <v>6.2</v>
       </c>
       <c r="D19" t="s">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
       <c r="G19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20">
         <v>398</v>
       </c>
       <c r="C20">
-        <v>6.3</v>
+        <v>2.6</v>
       </c>
       <c r="D20" t="s">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" t="s">
         <v>10</v>
       </c>
       <c r="G20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
         <v>456</v>
       </c>
       <c r="C21">
-        <v>18.25</v>
+        <v>0</v>
       </c>
       <c r="D21" t="s">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" t="s">
         <v>10</v>
       </c>
       <c r="G21" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
         <v>489</v>
       </c>
       <c r="C22">
-        <v>18.6</v>
+        <v>0</v>
       </c>
       <c r="D22" t="s">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22" t="s">
         <v>10</v>
       </c>
       <c r="G22" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23">
         <v>547</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23" t="s">
@@ -1198,166 +1198,166 @@
       </c>
       <c r="C24">
         <v>42.1</v>
       </c>
       <c r="D24" t="s">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24" t="s">
         <v>10</v>
       </c>
       <c r="G24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>28</v>
       </c>
       <c r="B25">
         <v>560</v>
       </c>
       <c r="C25">
-        <v>9.5</v>
+        <v>0</v>
       </c>
       <c r="D25" t="s">
         <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
       <c r="F25" t="s">
         <v>10</v>
       </c>
       <c r="G25" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>28</v>
       </c>
       <c r="B26">
         <v>568</v>
       </c>
       <c r="C26">
-        <v>34.95</v>
+        <v>29.4</v>
       </c>
       <c r="D26" t="s">
         <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
       <c r="F26" t="s">
         <v>10</v>
       </c>
       <c r="G26" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>28</v>
       </c>
       <c r="B27">
         <v>576</v>
       </c>
       <c r="C27">
         <v>6</v>
       </c>
       <c r="D27" t="s">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27" t="s">
         <v>10</v>
       </c>
       <c r="G27" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>28</v>
       </c>
       <c r="B28">
         <v>580</v>
       </c>
       <c r="C28">
-        <v>31.75</v>
+        <v>25.75</v>
       </c>
       <c r="D28" t="s">
         <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28" t="s">
         <v>10</v>
       </c>
       <c r="G28" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>28</v>
       </c>
       <c r="B29">
         <v>586</v>
       </c>
       <c r="C29">
-        <v>26.55</v>
+        <v>18.45</v>
       </c>
       <c r="D29" t="s">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" t="s">
         <v>10</v>
       </c>
       <c r="G29" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>28</v>
       </c>
       <c r="B30">
         <v>591</v>
       </c>
       <c r="C30">
-        <v>14.1</v>
+        <v>11.6</v>
       </c>
       <c r="D30" t="s">
         <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30" t="s">
         <v>10</v>
       </c>
       <c r="G30" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>28</v>
       </c>
       <c r="B31">
         <v>600</v>
       </c>
       <c r="C31">
         <v>2.25</v>
       </c>
       <c r="D31" t="s">
@@ -1405,166 +1405,166 @@
       </c>
       <c r="C33">
         <v>3.55</v>
       </c>
       <c r="D33" t="s">
         <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33" t="s">
         <v>10</v>
       </c>
       <c r="G33" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>28</v>
       </c>
       <c r="B34">
         <v>608</v>
       </c>
       <c r="C34">
-        <v>14.9</v>
+        <v>11.5</v>
       </c>
       <c r="D34" t="s">
         <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34" t="s">
         <v>10</v>
       </c>
       <c r="G34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>28</v>
       </c>
       <c r="B35">
         <v>609</v>
       </c>
       <c r="C35">
-        <v>21.15</v>
+        <v>18.75</v>
       </c>
       <c r="D35" t="s">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35" t="s">
         <v>10</v>
       </c>
       <c r="G35" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>28</v>
       </c>
       <c r="B36">
         <v>610</v>
       </c>
       <c r="C36">
-        <v>24.72</v>
+        <v>17.82</v>
       </c>
       <c r="D36" t="s">
         <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36" t="s">
         <v>10</v>
       </c>
       <c r="G36" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>28</v>
       </c>
       <c r="B37">
         <v>615</v>
       </c>
       <c r="C37">
-        <v>56.9</v>
+        <v>37.85</v>
       </c>
       <c r="D37" t="s">
         <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
       <c r="F37" t="s">
         <v>10</v>
       </c>
       <c r="G37" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>28</v>
       </c>
       <c r="B38">
         <v>617</v>
       </c>
       <c r="C38">
-        <v>31.55</v>
+        <v>28.1</v>
       </c>
       <c r="D38" t="s">
         <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
       <c r="F38" t="s">
         <v>10</v>
       </c>
       <c r="G38" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>28</v>
       </c>
       <c r="B39">
         <v>619</v>
       </c>
       <c r="C39">
-        <v>44.93</v>
+        <v>29.08</v>
       </c>
       <c r="D39" t="s">
         <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
       <c r="F39" t="s">
         <v>10</v>
       </c>
       <c r="G39" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>28</v>
       </c>
       <c r="B40">
         <v>625</v>
       </c>
       <c r="C40">
         <v>2.8</v>
       </c>
       <c r="D40" t="s">
@@ -1589,258 +1589,258 @@
       </c>
       <c r="C41">
         <v>20.15</v>
       </c>
       <c r="D41" t="s">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
       <c r="F41" t="s">
         <v>10</v>
       </c>
       <c r="G41" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>28</v>
       </c>
       <c r="B42">
         <v>634</v>
       </c>
       <c r="C42">
-        <v>15.55</v>
+        <v>12.1</v>
       </c>
       <c r="D42" t="s">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42" t="s">
         <v>10</v>
       </c>
       <c r="G42" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
         <v>28</v>
       </c>
       <c r="B43">
         <v>635</v>
       </c>
       <c r="C43">
         <v>8.800000000000001</v>
       </c>
       <c r="D43" t="s">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
       <c r="F43" t="s">
         <v>10</v>
       </c>
       <c r="G43" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>28</v>
       </c>
       <c r="B44">
         <v>637</v>
       </c>
       <c r="C44">
-        <v>13.95</v>
+        <v>7.45</v>
       </c>
       <c r="D44" t="s">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44" t="s">
         <v>10</v>
       </c>
       <c r="G44" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
         <v>28</v>
       </c>
       <c r="B45">
         <v>638</v>
       </c>
       <c r="C45">
-        <v>50.85</v>
+        <v>38.85</v>
       </c>
       <c r="D45" t="s">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
       <c r="F45" t="s">
         <v>10</v>
       </c>
       <c r="G45" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
         <v>28</v>
       </c>
       <c r="B46">
         <v>639</v>
       </c>
       <c r="C46">
         <v>13.05</v>
       </c>
       <c r="D46" t="s">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
       <c r="F46" t="s">
         <v>10</v>
       </c>
       <c r="G46" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
         <v>28</v>
       </c>
       <c r="B47">
         <v>642</v>
       </c>
       <c r="C47">
-        <v>16.45</v>
+        <v>12.2</v>
       </c>
       <c r="D47" t="s">
         <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>9</v>
       </c>
       <c r="F47" t="s">
         <v>10</v>
       </c>
       <c r="G47" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
         <v>28</v>
       </c>
       <c r="B48">
         <v>644</v>
       </c>
       <c r="C48">
-        <v>47.5</v>
+        <v>0</v>
       </c>
       <c r="D48" t="s">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
       <c r="F48" t="s">
         <v>10</v>
       </c>
       <c r="G48" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
         <v>28</v>
       </c>
       <c r="B49">
         <v>649</v>
       </c>
       <c r="C49">
         <v>27.9</v>
       </c>
       <c r="D49" t="s">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
       <c r="F49" t="s">
         <v>10</v>
       </c>
       <c r="G49" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
         <v>28</v>
       </c>
       <c r="B50">
         <v>653</v>
       </c>
       <c r="C50">
-        <v>0.67</v>
+        <v>0</v>
       </c>
       <c r="D50" t="s">
         <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
       <c r="F50" t="s">
         <v>10</v>
       </c>
       <c r="G50" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
         <v>28</v>
       </c>
       <c r="B51">
         <v>660</v>
       </c>
       <c r="C51">
-        <v>15.5</v>
+        <v>0</v>
       </c>
       <c r="D51" t="s">
         <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
       <c r="F51" t="s">
         <v>10</v>
       </c>
       <c r="G51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
         <v>28</v>
       </c>
       <c r="B52">
         <v>666</v>
       </c>
       <c r="C52">
         <v>10.2</v>
       </c>
       <c r="D52" t="s">
@@ -1865,51 +1865,51 @@
       </c>
       <c r="C53">
         <v>2.9</v>
       </c>
       <c r="D53" t="s">
         <v>31</v>
       </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
       <c r="F53" t="s">
         <v>10</v>
       </c>
       <c r="G53" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
         <v>32</v>
       </c>
       <c r="B54">
         <v>2</v>
       </c>
       <c r="C54">
-        <v>39.15</v>
+        <v>37.85</v>
       </c>
       <c r="D54" t="s">
         <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
       <c r="F54" t="s">
         <v>10</v>
       </c>
       <c r="G54" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
         <v>32</v>
       </c>
       <c r="B55">
         <v>4</v>
       </c>
       <c r="C55">
         <v>7</v>
       </c>
       <c r="D55" t="s">
@@ -1957,51 +1957,51 @@
       </c>
       <c r="C57">
         <v>2.75</v>
       </c>
       <c r="D57" t="s">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>37</v>
       </c>
       <c r="F57" t="s">
         <v>10</v>
       </c>
       <c r="G57" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
         <v>36</v>
       </c>
       <c r="B58">
         <v>8</v>
       </c>
       <c r="C58">
-        <v>6.4</v>
+        <v>1.1</v>
       </c>
       <c r="D58" t="s">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>37</v>
       </c>
       <c r="F58" t="s">
         <v>10</v>
       </c>
       <c r="G58" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
         <v>38</v>
       </c>
       <c r="B59">
         <v>1</v>
       </c>
       <c r="C59">
         <v>2.7</v>
       </c>
       <c r="D59" t="s">
@@ -2095,74 +2095,74 @@
       </c>
       <c r="C63">
         <v>1.15</v>
       </c>
       <c r="D63" t="s">
         <v>13</v>
       </c>
       <c r="E63" t="s">
         <v>43</v>
       </c>
       <c r="F63" t="s">
         <v>10</v>
       </c>
       <c r="G63" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
         <v>42</v>
       </c>
       <c r="B64">
         <v>24</v>
       </c>
       <c r="C64">
-        <v>2.55</v>
+        <v>0</v>
       </c>
       <c r="D64" t="s">
         <v>13</v>
       </c>
       <c r="E64" t="s">
         <v>43</v>
       </c>
       <c r="F64" t="s">
         <v>10</v>
       </c>
       <c r="G64" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
         <v>42</v>
       </c>
       <c r="B65">
         <v>25</v>
       </c>
       <c r="C65">
-        <v>31.95</v>
+        <v>24.1</v>
       </c>
       <c r="D65" t="s">
         <v>13</v>
       </c>
       <c r="E65" t="s">
         <v>43</v>
       </c>
       <c r="F65" t="s">
         <v>10</v>
       </c>
       <c r="G65" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
         <v>42</v>
       </c>
       <c r="B66">
         <v>26</v>
       </c>
       <c r="C66">
         <v>16.7</v>
       </c>
       <c r="D66" t="s">
@@ -2210,281 +2210,281 @@
       </c>
       <c r="C68">
         <v>1.3</v>
       </c>
       <c r="D68" t="s">
         <v>34</v>
       </c>
       <c r="E68" t="s">
         <v>45</v>
       </c>
       <c r="F68" t="s">
         <v>10</v>
       </c>
       <c r="G68" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
         <v>46</v>
       </c>
       <c r="B69">
         <v>1</v>
       </c>
       <c r="C69">
-        <v>17.2</v>
+        <v>0</v>
       </c>
       <c r="D69" t="s">
         <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>47</v>
       </c>
       <c r="F69" t="s">
         <v>10</v>
       </c>
       <c r="G69" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
         <v>46</v>
       </c>
       <c r="B70">
         <v>3</v>
       </c>
       <c r="C70">
         <v>73.45</v>
       </c>
       <c r="D70" t="s">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>47</v>
       </c>
       <c r="F70" t="s">
         <v>10</v>
       </c>
       <c r="G70" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
         <v>48</v>
       </c>
       <c r="B71">
         <v>1</v>
       </c>
       <c r="C71">
-        <v>19</v>
+        <v>12.75</v>
       </c>
       <c r="D71" t="s">
         <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>49</v>
       </c>
       <c r="F71" t="s">
         <v>10</v>
       </c>
       <c r="G71" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
         <v>48</v>
       </c>
       <c r="B72">
         <v>2</v>
       </c>
       <c r="C72">
-        <v>23.7</v>
+        <v>19.15</v>
       </c>
       <c r="D72" t="s">
         <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>49</v>
       </c>
       <c r="F72" t="s">
         <v>10</v>
       </c>
       <c r="G72" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
         <v>48</v>
       </c>
       <c r="B73">
         <v>3</v>
       </c>
       <c r="C73">
         <v>20.6</v>
       </c>
       <c r="D73" t="s">
         <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>49</v>
       </c>
       <c r="F73" t="s">
         <v>10</v>
       </c>
       <c r="G73" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
         <v>48</v>
       </c>
       <c r="B74">
         <v>4</v>
       </c>
       <c r="C74">
-        <v>21.85</v>
+        <v>19.35</v>
       </c>
       <c r="D74" t="s">
         <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>49</v>
       </c>
       <c r="F74" t="s">
         <v>10</v>
       </c>
       <c r="G74" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
         <v>48</v>
       </c>
       <c r="B75">
         <v>5</v>
       </c>
       <c r="C75">
-        <v>9.15</v>
+        <v>3.4</v>
       </c>
       <c r="D75" t="s">
         <v>29</v>
       </c>
       <c r="E75" t="s">
         <v>49</v>
       </c>
       <c r="F75" t="s">
         <v>10</v>
       </c>
       <c r="G75" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
         <v>48</v>
       </c>
       <c r="B76">
         <v>6</v>
       </c>
       <c r="C76">
-        <v>10.25</v>
+        <v>1.3</v>
       </c>
       <c r="D76" t="s">
         <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>49</v>
       </c>
       <c r="F76" t="s">
         <v>10</v>
       </c>
       <c r="G76" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
         <v>48</v>
       </c>
       <c r="B77">
         <v>7</v>
       </c>
       <c r="C77">
-        <v>16</v>
+        <v>10.55</v>
       </c>
       <c r="D77" t="s">
         <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>49</v>
       </c>
       <c r="F77" t="s">
         <v>10</v>
       </c>
       <c r="G77" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
         <v>48</v>
       </c>
       <c r="B78">
         <v>8</v>
       </c>
       <c r="C78">
-        <v>6.85</v>
+        <v>2.4</v>
       </c>
       <c r="D78" t="s">
         <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>49</v>
       </c>
       <c r="F78" t="s">
         <v>10</v>
       </c>
       <c r="G78" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
         <v>50</v>
       </c>
       <c r="B79">
         <v>1</v>
       </c>
       <c r="C79">
-        <v>25.35</v>
+        <v>17.65</v>
       </c>
       <c r="D79" t="s">
         <v>34</v>
       </c>
       <c r="E79" t="s">
         <v>43</v>
       </c>
       <c r="F79" t="s">
         <v>10</v>
       </c>
       <c r="G79" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
         <v>50</v>
       </c>
       <c r="B80">
         <v>2</v>
       </c>
       <c r="C80">
         <v>2.5</v>
       </c>
       <c r="D80" t="s">
@@ -2601,166 +2601,166 @@
       </c>
       <c r="C85">
         <v>0</v>
       </c>
       <c r="D85" t="s">
         <v>56</v>
       </c>
       <c r="E85" t="s">
         <v>9</v>
       </c>
       <c r="F85" t="s">
         <v>10</v>
       </c>
       <c r="G85" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
         <v>55</v>
       </c>
       <c r="B86">
         <v>103</v>
       </c>
       <c r="C86">
-        <v>30.75</v>
+        <v>27.25</v>
       </c>
       <c r="D86" t="s">
         <v>56</v>
       </c>
       <c r="E86" t="s">
         <v>9</v>
       </c>
       <c r="F86" t="s">
         <v>10</v>
       </c>
       <c r="G86" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
         <v>55</v>
       </c>
       <c r="B87">
         <v>104</v>
       </c>
       <c r="C87">
         <v>13.45</v>
       </c>
       <c r="D87" t="s">
         <v>56</v>
       </c>
       <c r="E87" t="s">
         <v>9</v>
       </c>
       <c r="F87" t="s">
         <v>10</v>
       </c>
       <c r="G87" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
         <v>55</v>
       </c>
       <c r="B88">
         <v>111</v>
       </c>
       <c r="C88">
-        <v>36.5</v>
+        <v>26.3</v>
       </c>
       <c r="D88" t="s">
         <v>56</v>
       </c>
       <c r="E88" t="s">
         <v>9</v>
       </c>
       <c r="F88" t="s">
         <v>10</v>
       </c>
       <c r="G88" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
         <v>55</v>
       </c>
       <c r="B89">
         <v>112</v>
       </c>
       <c r="C89">
-        <v>23.2</v>
+        <v>14.4</v>
       </c>
       <c r="D89" t="s">
         <v>56</v>
       </c>
       <c r="E89" t="s">
         <v>9</v>
       </c>
       <c r="F89" t="s">
         <v>10</v>
       </c>
       <c r="G89" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
         <v>55</v>
       </c>
       <c r="B90">
         <v>113</v>
       </c>
       <c r="C90">
         <v>1.3</v>
       </c>
       <c r="D90" t="s">
         <v>56</v>
       </c>
       <c r="E90" t="s">
         <v>9</v>
       </c>
       <c r="F90" t="s">
         <v>10</v>
       </c>
       <c r="G90" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
         <v>55</v>
       </c>
       <c r="B91">
         <v>30</v>
       </c>
       <c r="C91">
-        <v>51.3</v>
+        <v>46.2</v>
       </c>
       <c r="D91" t="s">
         <v>56</v>
       </c>
       <c r="E91" t="s">
         <v>9</v>
       </c>
       <c r="F91" t="s">
         <v>10</v>
       </c>
       <c r="G91" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
         <v>55</v>
       </c>
       <c r="B92">
         <v>31</v>
       </c>
       <c r="C92">
         <v>28.85</v>
       </c>
       <c r="D92" t="s">
@@ -2854,51 +2854,51 @@
       </c>
       <c r="C96">
         <v>12</v>
       </c>
       <c r="D96" t="s">
         <v>56</v>
       </c>
       <c r="E96" t="s">
         <v>9</v>
       </c>
       <c r="F96" t="s">
         <v>10</v>
       </c>
       <c r="G96" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
         <v>55</v>
       </c>
       <c r="B97">
         <v>57</v>
       </c>
       <c r="C97">
-        <v>51.55</v>
+        <v>48.05</v>
       </c>
       <c r="D97" t="s">
         <v>56</v>
       </c>
       <c r="E97" t="s">
         <v>9</v>
       </c>
       <c r="F97" t="s">
         <v>10</v>
       </c>
       <c r="G97" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
         <v>55</v>
       </c>
       <c r="B98">
         <v>62</v>
       </c>
       <c r="C98">
         <v>0</v>
       </c>
       <c r="D98" t="s">
@@ -3061,143 +3061,143 @@
       </c>
       <c r="C105">
         <v>3.6</v>
       </c>
       <c r="D105" t="s">
         <v>61</v>
       </c>
       <c r="E105" t="s">
         <v>9</v>
       </c>
       <c r="F105" t="s">
         <v>10</v>
       </c>
       <c r="G105" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
         <v>62</v>
       </c>
       <c r="B106">
         <v>5</v>
       </c>
       <c r="C106">
-        <v>30.35</v>
+        <v>27.15</v>
       </c>
       <c r="D106" t="s">
         <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>63</v>
       </c>
       <c r="F106" t="s">
         <v>10</v>
       </c>
       <c r="G106" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
         <v>64</v>
       </c>
       <c r="B107">
         <v>2</v>
       </c>
       <c r="C107">
         <v>91.09999999999999</v>
       </c>
       <c r="D107" t="s">
         <v>29</v>
       </c>
       <c r="E107" t="s">
         <v>9</v>
       </c>
       <c r="F107" t="s">
         <v>10</v>
       </c>
       <c r="G107" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
         <v>64</v>
       </c>
       <c r="B108">
         <v>4</v>
       </c>
       <c r="C108">
-        <v>51.03</v>
+        <v>42.03</v>
       </c>
       <c r="D108" t="s">
         <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>9</v>
       </c>
       <c r="F108" t="s">
         <v>10</v>
       </c>
       <c r="G108" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
         <v>65</v>
       </c>
       <c r="B109">
         <v>1</v>
       </c>
       <c r="C109">
-        <v>42.45</v>
+        <v>41.25</v>
       </c>
       <c r="D109" t="s">
         <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>9</v>
       </c>
       <c r="F109" t="s">
         <v>10</v>
       </c>
       <c r="G109" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
         <v>65</v>
       </c>
       <c r="B110">
         <v>10</v>
       </c>
       <c r="C110">
-        <v>9.59</v>
+        <v>5.49</v>
       </c>
       <c r="D110" t="s">
         <v>20</v>
       </c>
       <c r="E110" t="s">
         <v>9</v>
       </c>
       <c r="F110" t="s">
         <v>10</v>
       </c>
       <c r="G110" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
         <v>65</v>
       </c>
       <c r="B111">
         <v>49</v>
       </c>
       <c r="C111">
         <v>2.65</v>
       </c>
       <c r="D111" t="s">
@@ -3314,51 +3314,51 @@
       </c>
       <c r="C116">
         <v>40.12</v>
       </c>
       <c r="D116" t="s">
         <v>20</v>
       </c>
       <c r="E116" t="s">
         <v>9</v>
       </c>
       <c r="F116" t="s">
         <v>10</v>
       </c>
       <c r="G116" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
         <v>67</v>
       </c>
       <c r="B117">
         <v>35</v>
       </c>
       <c r="C117">
-        <v>2.3</v>
+        <v>0</v>
       </c>
       <c r="D117" t="s">
         <v>20</v>
       </c>
       <c r="E117" t="s">
         <v>9</v>
       </c>
       <c r="F117" t="s">
         <v>10</v>
       </c>
       <c r="G117" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
         <v>67</v>
       </c>
       <c r="B118">
         <v>38</v>
       </c>
       <c r="C118">
         <v>32.75</v>
       </c>
       <c r="D118" t="s">
@@ -3590,97 +3590,97 @@
       </c>
       <c r="C128">
         <v>15.65</v>
       </c>
       <c r="D128" t="s">
         <v>72</v>
       </c>
       <c r="E128" t="s">
         <v>9</v>
       </c>
       <c r="F128" t="s">
         <v>10</v>
       </c>
       <c r="G128" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
         <v>74</v>
       </c>
       <c r="B129">
         <v>5</v>
       </c>
       <c r="C129">
-        <v>58.45</v>
+        <v>55.45</v>
       </c>
       <c r="D129" t="s">
         <v>29</v>
       </c>
       <c r="E129" t="s">
         <v>75</v>
       </c>
       <c r="F129" t="s">
         <v>10</v>
       </c>
       <c r="G129" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
         <v>74</v>
       </c>
       <c r="B130">
         <v>9</v>
       </c>
       <c r="C130">
         <v>0</v>
       </c>
       <c r="D130" t="s">
         <v>29</v>
       </c>
       <c r="E130" t="s">
         <v>75</v>
       </c>
       <c r="F130" t="s">
         <v>10</v>
       </c>
       <c r="G130" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
         <v>76</v>
       </c>
       <c r="B131">
         <v>4</v>
       </c>
       <c r="C131">
-        <v>6.5</v>
+        <v>3.3</v>
       </c>
       <c r="D131" t="s">
         <v>29</v>
       </c>
       <c r="E131" t="s">
         <v>75</v>
       </c>
       <c r="F131" t="s">
         <v>10</v>
       </c>
       <c r="G131" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
         <v>76</v>
       </c>
       <c r="B132">
         <v>5</v>
       </c>
       <c r="C132">
         <v>2.9</v>
       </c>
       <c r="D132" t="s">
@@ -3751,212 +3751,212 @@
       </c>
       <c r="C135">
         <v>3.3</v>
       </c>
       <c r="D135" t="s">
         <v>72</v>
       </c>
       <c r="E135" t="s">
         <v>9</v>
       </c>
       <c r="F135" t="s">
         <v>10</v>
       </c>
       <c r="G135" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
         <v>79</v>
       </c>
       <c r="B136">
         <v>2</v>
       </c>
       <c r="C136">
-        <v>9.85</v>
+        <v>0</v>
       </c>
       <c r="D136" t="s">
         <v>72</v>
       </c>
       <c r="E136" t="s">
         <v>9</v>
       </c>
       <c r="F136" t="s">
         <v>10</v>
       </c>
       <c r="G136" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
         <v>79</v>
       </c>
       <c r="B137">
         <v>4</v>
       </c>
       <c r="C137">
         <v>9.699999999999999</v>
       </c>
       <c r="D137" t="s">
         <v>72</v>
       </c>
       <c r="E137" t="s">
         <v>9</v>
       </c>
       <c r="F137" t="s">
         <v>10</v>
       </c>
       <c r="G137" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
         <v>80</v>
       </c>
       <c r="B138">
         <v>1</v>
       </c>
       <c r="C138">
-        <v>30.1</v>
+        <v>5.1</v>
       </c>
       <c r="D138" t="s">
         <v>81</v>
       </c>
       <c r="E138" t="s">
         <v>82</v>
       </c>
       <c r="F138" t="s">
         <v>10</v>
       </c>
       <c r="G138" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
         <v>80</v>
       </c>
       <c r="B139">
         <v>2</v>
       </c>
       <c r="C139">
         <v>13.6</v>
       </c>
       <c r="D139" t="s">
         <v>81</v>
       </c>
       <c r="E139" t="s">
         <v>82</v>
       </c>
       <c r="F139" t="s">
         <v>10</v>
       </c>
       <c r="G139" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
         <v>80</v>
       </c>
       <c r="B140">
         <v>3</v>
       </c>
       <c r="C140">
-        <v>27.3</v>
+        <v>20.8</v>
       </c>
       <c r="D140" t="s">
         <v>81</v>
       </c>
       <c r="E140" t="s">
         <v>82</v>
       </c>
       <c r="F140" t="s">
         <v>10</v>
       </c>
       <c r="G140" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
         <v>80</v>
       </c>
       <c r="B141">
         <v>4</v>
       </c>
       <c r="C141">
-        <v>15.95</v>
+        <v>13.95</v>
       </c>
       <c r="D141" t="s">
         <v>81</v>
       </c>
       <c r="E141" t="s">
         <v>82</v>
       </c>
       <c r="F141" t="s">
         <v>10</v>
       </c>
       <c r="G141" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
         <v>80</v>
       </c>
       <c r="B142">
         <v>7</v>
       </c>
       <c r="C142">
-        <v>19.5</v>
+        <v>5.3</v>
       </c>
       <c r="D142" t="s">
         <v>81</v>
       </c>
       <c r="E142" t="s">
         <v>82</v>
       </c>
       <c r="F142" t="s">
         <v>10</v>
       </c>
       <c r="G142" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
         <v>80</v>
       </c>
       <c r="B143">
         <v>8</v>
       </c>
       <c r="C143">
-        <v>51.6</v>
+        <v>50.35</v>
       </c>
       <c r="D143" t="s">
         <v>81</v>
       </c>
       <c r="E143" t="s">
         <v>82</v>
       </c>
       <c r="F143" t="s">
         <v>10</v>
       </c>
       <c r="G143" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>